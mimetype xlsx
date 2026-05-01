--- v0 (2026-01-24)
+++ v1 (2026-05-01)
@@ -1,91 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Data" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="_META" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="START_HERE" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="GLOBAL" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="CURVES" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="EQUITY_HISTORY" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="POSITIONS" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="OUTPUT_SUMMARY" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="OUTPUT_POSITIONS" sheetId="8" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
-  <fonts count="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -118,51 +144,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -410,128 +436,1055 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C6"/>
+  <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr">
-[...11 lines deleted...]
-          <t>Note</t>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>section</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>sheet</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>description</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="n">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>GLOBALS</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>GLOBAL</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Header row + free rows; read until blank key.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>CURVES</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>CURVES</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Section blocks: 'Curve: &lt;id&gt;' line then tenor_years/zero_rate rows.</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>EQUITY_HISTORY</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>EQUITY_HISTORY</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Header row + free rows; read until blank index_id.</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>POSITIONS</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>POSITIONS</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Header row + free rows; read until blank position_id.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>OUTPUT_POSITIONS</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>OUTPUT_POSITIONS</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Written by processor (clears and rewrites).</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>OUTPUT_SUMMARY</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>OUTPUT_SUMMARY</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Written by processor.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="95" customWidth="1" min="1" max="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="2" t="inlineStr">
+        <is>
+          <t>Spreadsheet Processor Template (No Excel Tables)</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>1) GLOBAL: Fill values in column B (do not change keys in column A).</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>2) CURVES: Add curves as sectioned blocks (Curve: &lt;id&gt; line + tenor_years/zero_rate rows).</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>3) POSITIONS: Add/compute inputs freely (block formulas/overrides allowed).</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>4) Upload to the web app. OUTPUT_* sheets will be filled.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:E6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>key</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>value</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>type</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>required</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>notes</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>template_version</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>str</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>No Excel Tables; curves are section blocks</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>valuation_date</t>
+        </is>
+      </c>
+      <c r="B3" s="3" t="n">
+        <v>46081</v>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>date</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Valuation date</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>base_currency</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>GBP</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>str</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Base currency</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>regime</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>SolvencyII</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>str</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Primary regime (v1: single)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>default_stress</t>
+        </is>
+      </c>
+      <c r="B6" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>float</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>no</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Used if position stress_factor blank</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:E21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Sectioned curve blocks. Each block starts with 'Curve: &lt;curve_id&gt;' in col A.</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Curve line columns: [Curve: id] [type] [ccy] [index] [asof_date]</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Then header: tenor_years | zero_rate, followed by points. Blank row between curves.</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Curve: GBP_OIS</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>OIS</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>GBP</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>SONIA</t>
+        </is>
+      </c>
+      <c r="E5" s="3" t="n">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>tenor_years</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>zero_rate</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="B7" t="n">
+        <v>0.042</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" t="n">
+        <v>0.041</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" t="n">
+        <v>0.039</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Curve: GBP_GOV</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>GOVT</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>GBP</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>GILT</t>
+        </is>
+      </c>
+      <c r="E12" s="3" t="n">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>tenor_years</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>zero_rate</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>1</v>
+      </c>
+      <c r="B14" t="n">
+        <v>0.0385</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
         <v>10</v>
       </c>
-      <c r="B2" t="n">
-        <v>2</v>
+      <c r="B15" t="n">
+        <v>0.037</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>Curve: USD_OIS</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>OIS</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>SOFR</t>
+        </is>
+      </c>
+      <c r="E18" s="3" t="n">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>tenor_years</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>zero_rate</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>1</v>
+      </c>
+      <c r="B20" t="n">
+        <v>0.047</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>5</v>
+      </c>
+      <c r="B21" t="n">
+        <v>0.045</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:D5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>index_id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>asof_date</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>level</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>return</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>SPX</t>
+        </is>
+      </c>
+      <c r="B2" s="3" t="n">
+        <v>46079</v>
+      </c>
+      <c r="C2" t="n">
+        <v>4980.2</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>SPX</t>
+        </is>
+      </c>
+      <c r="B3" s="3" t="n">
+        <v>46080</v>
+      </c>
+      <c r="C3" t="n">
+        <v>5012.7</v>
+      </c>
+      <c r="D3" t="n">
+        <v>0.0065</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>FTSE</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="n">
+        <v>46080</v>
+      </c>
+      <c r="C4" t="n">
+        <v>7930.1</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>FTSE</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="n">
+        <v>46081</v>
+      </c>
+      <c r="C5" t="n">
+        <v>7950.1</v>
+      </c>
+      <c r="D5" t="n">
+        <v>0.0025</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:O4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>position_id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>asset_class</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>calc_type</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>currency</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>notional</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>market_value</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>curve_id_disc</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>curve_id_fwd</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>equity_index_id</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>spread_bps</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>duration</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>maturity_years</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>stress_factor</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>other_factor</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>note</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>P001</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Bond</t>
+        </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>simple numbers</t>
+          <t>SpreadRisk</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>GBP</t>
+        </is>
+      </c>
+      <c r="E2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="F2" t="n">
+        <v>995000</v>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>GBP_OIS</t>
+        </is>
+      </c>
+      <c r="J2" t="n">
+        <v>120</v>
+      </c>
+      <c r="K2" t="n">
+        <v>5.2</v>
+      </c>
+      <c r="L2" t="n">
+        <v>7</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>bond example</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="n">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>P002</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Equity</t>
+        </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ratio defined</t>
+          <t>EquityRisk</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="F3" t="n">
+        <v>520000</v>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>SPX</t>
+        </is>
+      </c>
+      <c r="M3" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>equity example</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="n">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>P003</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Bond</t>
+        </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>division by zero example</t>
-[...19 lines deleted...]
-          <t>missing B</t>
+          <t>IRRisk</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>GBP</t>
+        </is>
+      </c>
+      <c r="E4" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="F4" t="n">
+        <v>1980000</v>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>GBP_OIS</t>
+        </is>
+      </c>
+      <c r="J4" t="n">
+        <v>80</v>
+      </c>
+      <c r="K4" t="n">
+        <v>9</v>
+      </c>
+      <c r="L4" t="n">
+        <v>12</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>stress from global default</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:B4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>metric</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>value</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>total_risk_charge</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>num_positions</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>generated_at</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:E1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>position_id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>risk_charge</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>stressed_value</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>pnl_stress</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>flags</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>